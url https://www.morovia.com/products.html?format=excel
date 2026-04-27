--- v0 (2025-10-22)
+++ v1 (2026-04-27)
@@ -1402,150 +1402,150 @@
         <v>13</v>
       </c>
       <c r="B7" s="6">
         <v>2999</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="2">
         <v>299</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="6">
-        <v>799</v>
+        <v>899</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="2">
-        <v>1399</v>
+        <v>1499</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="6">
-        <v>1999</v>
+        <v>1899</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="2">
-        <v>2599</v>
+        <v>2699</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="6">
         <v>2999</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="2">
         <v>299</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="6">
-        <v>799</v>
+        <v>899</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="2">
-        <v>1399</v>
+        <v>1499</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="6">
-        <v>1999</v>
+        <v>1899</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="2">
-        <v>2599</v>
+        <v>2699</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="6">
         <v>2999</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="2">
         <v>169</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>40</v>
@@ -1666,84 +1666,84 @@
         <v>61</v>
       </c>
       <c r="B31" s="6">
         <v>2999</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B32" s="2">
         <v>299</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B33" s="6">
-        <v>799</v>
+        <v>899</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B34" s="2">
-        <v>1399</v>
+        <v>1499</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B35" s="6">
-        <v>1999</v>
+        <v>1899</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B36" s="2">
-        <v>2599</v>
+        <v>2699</v>
       </c>
       <c r="C36" s="10" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B37" s="6">
         <v>2999</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B38" s="2">
         <v>169</v>
       </c>
       <c r="C38" s="10" t="s">
         <v>76</v>
@@ -1820,84 +1820,84 @@
         <v>89</v>
       </c>
       <c r="B45" s="6">
         <v>599</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B46" s="2">
         <v>299</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B47" s="6">
-        <v>799</v>
+        <v>899</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B48" s="2">
-        <v>1399</v>
+        <v>1499</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B49" s="6">
-        <v>1999</v>
+        <v>1899</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B50" s="2">
-        <v>2599</v>
+        <v>2699</v>
       </c>
       <c r="C50" s="10" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B51" s="6">
         <v>2999</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B52" s="2">
         <v>129</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>104</v>
@@ -1908,84 +1908,84 @@
         <v>105</v>
       </c>
       <c r="B53" s="6">
         <v>799</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="9" t="s">
         <v>107</v>
       </c>
       <c r="B54" s="2">
         <v>299</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="7" t="s">
         <v>109</v>
       </c>
       <c r="B55" s="6">
-        <v>799</v>
+        <v>899</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="9" t="s">
         <v>111</v>
       </c>
       <c r="B56" s="2">
-        <v>1399</v>
+        <v>1499</v>
       </c>
       <c r="C56" s="10" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B57" s="6">
-        <v>1999</v>
+        <v>1899</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="9" t="s">
         <v>115</v>
       </c>
       <c r="B58" s="2">
-        <v>2599</v>
+        <v>2699</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="7" t="s">
         <v>117</v>
       </c>
       <c r="B59" s="6">
         <v>2999</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="9" t="s">
         <v>119</v>
       </c>
       <c r="B60" s="2">
         <v>169</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>120</v>
@@ -2040,150 +2040,150 @@
         <v>129</v>
       </c>
       <c r="B65" s="6">
         <v>2999</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="9" t="s">
         <v>131</v>
       </c>
       <c r="B66" s="2">
         <v>299</v>
       </c>
       <c r="C66" s="10" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="7" t="s">
         <v>133</v>
       </c>
       <c r="B67" s="6">
-        <v>799</v>
+        <v>899</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="9" t="s">
         <v>135</v>
       </c>
       <c r="B68" s="2">
-        <v>1399</v>
+        <v>1499</v>
       </c>
       <c r="C68" s="10" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="7" t="s">
         <v>137</v>
       </c>
       <c r="B69" s="6">
-        <v>1999</v>
+        <v>1899</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="9" t="s">
         <v>139</v>
       </c>
       <c r="B70" s="2">
-        <v>2599</v>
+        <v>2699</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="7" t="s">
         <v>141</v>
       </c>
       <c r="B71" s="6">
         <v>2999</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="9" t="s">
         <v>143</v>
       </c>
       <c r="B72" s="2">
         <v>299</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="7" t="s">
         <v>145</v>
       </c>
       <c r="B73" s="6">
-        <v>799</v>
+        <v>899</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="9" t="s">
         <v>147</v>
       </c>
       <c r="B74" s="2">
-        <v>1399</v>
+        <v>1499</v>
       </c>
       <c r="C74" s="10" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="7" t="s">
         <v>149</v>
       </c>
       <c r="B75" s="6">
-        <v>1999</v>
+        <v>1899</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="9" t="s">
         <v>151</v>
       </c>
       <c r="B76" s="2">
-        <v>2599</v>
+        <v>2699</v>
       </c>
       <c r="C76" s="10" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="7" t="s">
         <v>153</v>
       </c>
       <c r="B77" s="6">
         <v>2999</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="9" t="s">
         <v>155</v>
       </c>
       <c r="B78" s="2">
         <v>199</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>156</v>
@@ -2194,271 +2194,271 @@
         <v>157</v>
       </c>
       <c r="B79" s="6">
         <v>999</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="9" t="s">
         <v>159</v>
       </c>
       <c r="B80" s="2">
         <v>299</v>
       </c>
       <c r="C80" s="10" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="7" t="s">
         <v>161</v>
       </c>
       <c r="B81" s="6">
-        <v>799</v>
+        <v>899</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="9" t="s">
         <v>163</v>
       </c>
       <c r="B82" s="2">
-        <v>1399</v>
+        <v>1499</v>
       </c>
       <c r="C82" s="10" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="7" t="s">
         <v>165</v>
       </c>
       <c r="B83" s="6">
-        <v>1999</v>
+        <v>1899</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="9" t="s">
         <v>167</v>
       </c>
       <c r="B84" s="2">
-        <v>2599</v>
+        <v>2699</v>
       </c>
       <c r="C84" s="10" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="7" t="s">
         <v>169</v>
       </c>
       <c r="B85" s="6">
         <v>2999</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="9" t="s">
         <v>171</v>
       </c>
       <c r="B86" s="2">
         <v>329</v>
       </c>
       <c r="C86" s="10" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="7" t="s">
         <v>173</v>
       </c>
       <c r="B87" s="6">
-        <v>799</v>
+        <v>899</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="9" t="s">
         <v>175</v>
       </c>
       <c r="B88" s="2">
-        <v>1399</v>
+        <v>1499</v>
       </c>
       <c r="C88" s="10" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="7" t="s">
         <v>177</v>
       </c>
       <c r="B89" s="6">
-        <v>1799</v>
+        <v>1899</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="9" t="s">
         <v>179</v>
       </c>
       <c r="B90" s="2">
         <v>2999</v>
       </c>
       <c r="C90" s="10" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="7" t="s">
         <v>181</v>
       </c>
       <c r="B91" s="6">
         <v>5999</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="9" t="s">
         <v>183</v>
       </c>
       <c r="B92" s="2">
         <v>329</v>
       </c>
       <c r="C92" s="10" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="7" t="s">
         <v>185</v>
       </c>
       <c r="B93" s="6">
-        <v>799</v>
+        <v>899</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="9" t="s">
         <v>187</v>
       </c>
       <c r="B94" s="2">
-        <v>1399</v>
+        <v>1499</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="7" t="s">
         <v>189</v>
       </c>
       <c r="B95" s="6">
-        <v>1799</v>
+        <v>1899</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="9" t="s">
         <v>191</v>
       </c>
       <c r="B96" s="2">
         <v>2999</v>
       </c>
       <c r="C96" s="10" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="7" t="s">
         <v>193</v>
       </c>
       <c r="B97" s="6">
         <v>5999</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="9" t="s">
         <v>195</v>
       </c>
       <c r="B98" s="2">
         <v>329</v>
       </c>
       <c r="C98" s="10" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="7" t="s">
         <v>197</v>
       </c>
       <c r="B99" s="6">
-        <v>799</v>
+        <v>899</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="9" t="s">
         <v>199</v>
       </c>
       <c r="B100" s="2">
-        <v>1399</v>
+        <v>1499</v>
       </c>
       <c r="C100" s="10" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="7" t="s">
         <v>201</v>
       </c>
       <c r="B101" s="6">
-        <v>1799</v>
+        <v>1899</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="9" t="s">
         <v>203</v>
       </c>
       <c r="B102" s="2">
         <v>2999</v>
       </c>
       <c r="C102" s="10" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="7" t="s">
         <v>205</v>
       </c>
       <c r="B103" s="6">
         <v>5999</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>206</v>