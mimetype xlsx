--- v1 (2026-04-27)
+++ v2 (2026-06-13)
@@ -1413,139 +1413,139 @@
         <v>15</v>
       </c>
       <c r="B8" s="2">
         <v>299</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="6">
         <v>899</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="2">
-        <v>1499</v>
+        <v>1299</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="6">
-        <v>1899</v>
+        <v>1699</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="2">
-        <v>2699</v>
+        <v>1999</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="6">
         <v>2999</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="2">
         <v>299</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="6">
         <v>899</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="2">
-        <v>1499</v>
+        <v>1299</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="6">
-        <v>1899</v>
+        <v>1699</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="2">
-        <v>2699</v>
+        <v>1999</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="6">
         <v>2999</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="2">
         <v>169</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>40</v>
@@ -1677,73 +1677,73 @@
         <v>63</v>
       </c>
       <c r="B32" s="2">
         <v>299</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B33" s="6">
         <v>899</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B34" s="2">
-        <v>1499</v>
+        <v>1299</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B35" s="6">
-        <v>1899</v>
+        <v>1699</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B36" s="2">
-        <v>2699</v>
+        <v>1999</v>
       </c>
       <c r="C36" s="10" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B37" s="6">
         <v>2999</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B38" s="2">
         <v>169</v>
       </c>
       <c r="C38" s="10" t="s">
         <v>76</v>
@@ -1831,73 +1831,73 @@
         <v>91</v>
       </c>
       <c r="B46" s="2">
         <v>299</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B47" s="6">
         <v>899</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B48" s="2">
-        <v>1499</v>
+        <v>1299</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B49" s="6">
-        <v>1899</v>
+        <v>1699</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B50" s="2">
-        <v>2699</v>
+        <v>1999</v>
       </c>
       <c r="C50" s="10" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B51" s="6">
         <v>2999</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B52" s="2">
         <v>129</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>104</v>
@@ -1919,73 +1919,73 @@
         <v>107</v>
       </c>
       <c r="B54" s="2">
         <v>299</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="7" t="s">
         <v>109</v>
       </c>
       <c r="B55" s="6">
         <v>899</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="9" t="s">
         <v>111</v>
       </c>
       <c r="B56" s="2">
-        <v>1499</v>
+        <v>1299</v>
       </c>
       <c r="C56" s="10" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B57" s="6">
-        <v>1899</v>
+        <v>1699</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="9" t="s">
         <v>115</v>
       </c>
       <c r="B58" s="2">
-        <v>2699</v>
+        <v>1999</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="7" t="s">
         <v>117</v>
       </c>
       <c r="B59" s="6">
         <v>2999</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="9" t="s">
         <v>119</v>
       </c>
       <c r="B60" s="2">
         <v>169</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>120</v>
@@ -2051,139 +2051,139 @@
         <v>131</v>
       </c>
       <c r="B66" s="2">
         <v>299</v>
       </c>
       <c r="C66" s="10" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="7" t="s">
         <v>133</v>
       </c>
       <c r="B67" s="6">
         <v>899</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="9" t="s">
         <v>135</v>
       </c>
       <c r="B68" s="2">
-        <v>1499</v>
+        <v>1299</v>
       </c>
       <c r="C68" s="10" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="7" t="s">
         <v>137</v>
       </c>
       <c r="B69" s="6">
-        <v>1899</v>
+        <v>1699</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="9" t="s">
         <v>139</v>
       </c>
       <c r="B70" s="2">
-        <v>2699</v>
+        <v>1999</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="7" t="s">
         <v>141</v>
       </c>
       <c r="B71" s="6">
         <v>2999</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="9" t="s">
         <v>143</v>
       </c>
       <c r="B72" s="2">
         <v>299</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="7" t="s">
         <v>145</v>
       </c>
       <c r="B73" s="6">
         <v>899</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="9" t="s">
         <v>147</v>
       </c>
       <c r="B74" s="2">
-        <v>1499</v>
+        <v>1299</v>
       </c>
       <c r="C74" s="10" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="7" t="s">
         <v>149</v>
       </c>
       <c r="B75" s="6">
-        <v>1899</v>
+        <v>1699</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="9" t="s">
         <v>151</v>
       </c>
       <c r="B76" s="2">
-        <v>2699</v>
+        <v>1999</v>
       </c>
       <c r="C76" s="10" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="7" t="s">
         <v>153</v>
       </c>
       <c r="B77" s="6">
         <v>2999</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="9" t="s">
         <v>155</v>
       </c>
       <c r="B78" s="2">
         <v>199</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>156</v>
@@ -2205,73 +2205,73 @@
         <v>159</v>
       </c>
       <c r="B80" s="2">
         <v>299</v>
       </c>
       <c r="C80" s="10" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="7" t="s">
         <v>161</v>
       </c>
       <c r="B81" s="6">
         <v>899</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="9" t="s">
         <v>163</v>
       </c>
       <c r="B82" s="2">
-        <v>1499</v>
+        <v>1299</v>
       </c>
       <c r="C82" s="10" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="7" t="s">
         <v>165</v>
       </c>
       <c r="B83" s="6">
-        <v>1899</v>
+        <v>1699</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="9" t="s">
         <v>167</v>
       </c>
       <c r="B84" s="2">
-        <v>2699</v>
+        <v>1999</v>
       </c>
       <c r="C84" s="10" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="7" t="s">
         <v>169</v>
       </c>
       <c r="B85" s="6">
         <v>2999</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="9" t="s">
         <v>171</v>
       </c>
       <c r="B86" s="2">
         <v>329</v>
       </c>
       <c r="C86" s="10" t="s">
         <v>172</v>